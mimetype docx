--- v0 (2026-09-26)
+++ v1 (2026-10-17)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03E22E38" w14:textId="216DFBFA" w:rsidR="00F24E68" w:rsidRDefault="006A0C47" w:rsidP="00F24E68">
       <w:pPr>
         <w:spacing w:before="86" w:after="0"/>
         <w:ind w:right="230"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Chancellor’s Club Fund for Excellence Fellowships</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDD9C9B" w14:textId="1A1E51BF" w:rsidR="00C94AF1" w:rsidRPr="000D7211" w:rsidRDefault="00F24E68" w:rsidP="00F24E68">
       <w:pPr>
@@ -2406,73 +2406,73 @@
             <w:r w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please select the type(s) of support the student will receive each quarter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00051231" w:rsidRPr="005244D2" w14:paraId="2EF5012E" w14:textId="77777777" w:rsidTr="00051231">
         <w:trPr>
           <w:trHeight w:val="2438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA5B8ED" w14:textId="139F32BD" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00051231" w:rsidP="00051231">
+          <w:p w14:paraId="0FA5B8ED" w14:textId="05681228" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00051231" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Winter 202</w:t>
             </w:r>
-            <w:r w:rsidR="00795293">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00B826D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4660" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63B40E4C" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00051231" w:rsidP="00051231">
             <w:pPr>
@@ -2817,237 +2817,237 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0044328C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76F40E05" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00725183" w:rsidP="00051231">
+          <w:p w14:paraId="76F40E05" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="007C4019" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 </w:rPr>
                 <w:id w:val="329798804"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051231">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051231">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051231" w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BCADD71" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00725183" w:rsidP="00051231">
+          <w:p w14:paraId="0BCADD71" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="007C4019" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 </w:rPr>
                 <w:id w:val="-1711643804"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051231">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051231" w:rsidRPr="0044328C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051231" w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GSR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="009DE2D7" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00725183" w:rsidP="00051231">
+          <w:p w14:paraId="009DE2D7" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="007C4019" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 </w:rPr>
                 <w:id w:val="1207064710"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051231">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051231">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051231" w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fellowship</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4413FAB7" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00725183" w:rsidP="00051231">
+          <w:p w14:paraId="4413FAB7" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="007C4019" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 </w:rPr>
                 <w:id w:val="1268658459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051231">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051231">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051231" w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Extramural</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D86298E" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00725183" w:rsidP="00051231">
+          <w:p w14:paraId="4D86298E" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="007C4019" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 </w:rPr>
                 <w:id w:val="-1663609839"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051231">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
@@ -3066,73 +3066,73 @@
             </w:r>
             <w:r w:rsidR="00051231" w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>None of the Above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00051231" w:rsidRPr="005244D2" w14:paraId="37ECEE0F" w14:textId="77777777" w:rsidTr="00051231">
         <w:trPr>
           <w:trHeight w:val="2285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="083B1E53" w14:textId="4E43FAB2" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00051231" w:rsidP="00051231">
+          <w:p w14:paraId="083B1E53" w14:textId="374CE108" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00051231" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Spring 202</w:t>
             </w:r>
-            <w:r w:rsidR="00795293">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00B826D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4660" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F071D1C" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00051231" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
@@ -3468,235 +3468,235 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C46786">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="060AA878" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00725183" w:rsidP="00051231">
+          <w:p w14:paraId="060AA878" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="007C4019" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 </w:rPr>
                 <w:id w:val="-1159224002"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051231">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051231">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051231" w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61EDAE14" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00725183" w:rsidP="00051231">
+          <w:p w14:paraId="61EDAE14" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="007C4019" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 </w:rPr>
                 <w:id w:val="1410650433"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051231">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051231" w:rsidRPr="0044328C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051231" w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GSR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="763C0EBA" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00725183" w:rsidP="00051231">
+          <w:p w14:paraId="763C0EBA" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="007C4019" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 </w:rPr>
                 <w:id w:val="-1160929854"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051231">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051231" w:rsidRPr="0044328C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051231" w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fellowship</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="790DF120" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00725183" w:rsidP="00051231">
+          <w:p w14:paraId="790DF120" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="007C4019" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 </w:rPr>
                 <w:id w:val="204229065"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051231">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051231">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051231" w:rsidRPr="005244D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Extramural</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26E846B2" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="00725183" w:rsidP="00051231">
+          <w:p w14:paraId="26E846B2" w14:textId="77777777" w:rsidR="00051231" w:rsidRPr="005244D2" w:rsidRDefault="007C4019" w:rsidP="00051231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 </w:rPr>
                 <w:id w:val="1342740532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051231">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                   </w:rPr>
@@ -4255,63 +4255,63 @@
         <w:t xml:space="preserve"> from the faculty advisor/mentor including the student’s planned term of graduation and expressing the advisor’s level of confidence in the student’s ability to complete as planned</w:t>
       </w:r>
       <w:r w:rsidR="00795293">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00932E5C" w:rsidRPr="00051231" w:rsidSect="00DE6C16">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1980" w:right="720" w:bottom="720" w:left="720" w:header="58" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28FF6B34" w14:textId="77777777" w:rsidR="00725183" w:rsidRDefault="00725183" w:rsidP="0000511C">
+    <w:p w14:paraId="62BF27CF" w14:textId="77777777" w:rsidR="007C4019" w:rsidRDefault="007C4019" w:rsidP="0000511C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19B58CAB" w14:textId="77777777" w:rsidR="00725183" w:rsidRDefault="00725183" w:rsidP="0000511C">
+    <w:p w14:paraId="3E0752A9" w14:textId="77777777" w:rsidR="007C4019" w:rsidRDefault="007C4019" w:rsidP="0000511C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4342,76 +4342,76 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67AD9167" w14:textId="77777777" w:rsidR="00725183" w:rsidRDefault="00725183" w:rsidP="0000511C">
+    <w:p w14:paraId="33D9A57D" w14:textId="77777777" w:rsidR="007C4019" w:rsidRDefault="007C4019" w:rsidP="0000511C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66DC7637" w14:textId="77777777" w:rsidR="00725183" w:rsidRDefault="00725183" w:rsidP="0000511C">
+    <w:p w14:paraId="2535F8DD" w14:textId="77777777" w:rsidR="007C4019" w:rsidRDefault="007C4019" w:rsidP="0000511C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B286291" w14:textId="4DF8207A" w:rsidR="0000511C" w:rsidRDefault="002B40B3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00E27B65">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C9AFFF3" wp14:editId="4A3FA897">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>2365375</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>511175</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2432685" cy="701675"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="41" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
@@ -4473,94 +4473,94 @@
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>Optional Text here</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype w14:anchorId="2C9AFFF3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:186.25pt;margin-top:40.25pt;width:191.55pt;height:55.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqkM5v3AEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lK142o6TQ2DSGN&#10;gTT4AY5jJxaJz5zdJuXXc3a6rsAb4sXynS/ffd93l831NPRsr9AbsBUvFjlnykpojG0r/u3r/Zsr&#10;znwQthE9WFXxg/L8evv61WZ0pVpCB32jkBGI9eXoKt6F4Mos87JTg/ALcMrSowYcRKAQ26xBMRL6&#10;0GfLPF9nI2DjEKTynrJ38yPfJnytlQyftfYqsL7ixC2kE9NZxzPbbkTZonCdkUca4h9YDMJYanqC&#10;uhNBsB2av6AGIxE86LCQMGSgtZEqaSA1Rf6HmqdOOJW0kDnenWzy/w9WPu6f3BdkYXoPEw0wifDu&#10;AeR3zyzcdsK26gYRxk6JhhoX0bJsdL48fhqt9qWPIPX4CRoastgFSECTxiG6QjoZodMADifT1RSY&#10;pORy9Xa5vrrgTNLbZV6sLy9SC1E+f+3Qhw8KBhYvFUcaakIX+wcfIhtRPpfEZhbuTd+nwfb2twQV&#10;xkxiHwnP1MNUT1QdVdTQHEgHwrwntNd06QB/cjbSjlTc/9gJVJz1Hy158a5YreJSnQd4HtTngbCS&#10;oCoeOJuvt2FexJ1D03bUaXbfwg35p02S9sLqyJv2ICk+7mxctPM4Vb38WdtfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAe252wt0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Kjd&#10;ojQhxKlQER9AqcTWid04wh5HsfOgX8+wgtVoNEd3zq0Oq3dsNmPsA0rYbgQwg23QPXYSzh9vDwWw&#10;mBRq5QIaCd8mwqG+valUqcOC72Y+pY5RCMZSSbApDSXnsbXGq7gJg0G6XcLoVaJ17Lge1ULh3vGd&#10;EHvuVY/0warBHK1pv06Tl9Bep9fi2Dfzcs0/82a1Lrugk/L+bn15BpbMmv5g+NUndajJqQkT6sic&#10;hMd8lxEqoRA0CcizbA+sIfJpK4DXFf9fof4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;6pDOb9wBAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAe252wt0AAAAKAQAADwAAAAAAAAAAAAAAAAA2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset=",7.2pt,,7.2pt">
                 <w:txbxContent>
                   <w:p w14:paraId="7E4E8F5F" w14:textId="60D35435" w:rsidR="00173848" w:rsidRPr="0009682D" w:rsidRDefault="0009682D" w:rsidP="00173848">
                     <w:pPr>
                       <w:spacing w:after="40"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>Optional Text here</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78C01ABE" w14:textId="0C7AA884" w:rsidR="004148B0" w:rsidRDefault="002B40B3" w:rsidP="004148B0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:hanging="720"/>
     </w:pPr>
     <w:r w:rsidRPr="00E27B65">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="589F908A" wp14:editId="10030CD2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>4152900</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>153670</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3000375" cy="835025"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 2"/>
@@ -4675,51 +4675,51 @@
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Nomination Form</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype w14:anchorId="589F908A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:327pt;margin-top:12.1pt;width:236.25pt;height:65.75pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcDTge3gEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LtuE0Fy0GaIEWB&#10;9AEk/QCKIiWiEpdd0pbcr++SUhy3uRW9EFySmp2ZHW2vxr5jB4XegC35cpFzpqyE2tim5N8f795c&#10;cuaDsLXowKqSH5XnV7vXr7aDK9QKWuhqhYxArC8GV/I2BFdkmZet6oVfgFOWLjVgLwKV2GQ1ioHQ&#10;+y5b5fnbbACsHYJU3tPp7XTJdwlfayXDV629CqwrOXELacW0VnHNdltRNChca+RMQ/wDi14YS01P&#10;ULciCLZH8wKqNxLBgw4LCX0GWhupkgZSs8z/UvPQCqeSFjLHu5NN/v/Byi+HB/cNWRg/wEgDTCK8&#10;uwf5wzMLN62wjbpGhKFVoqbGy2hZNjhfzJ9Gq33hI0g1fIaahiz2ARLQqLGPrpBORug0gOPJdDUG&#10;Julwnef5+t2GM0l3l+tNvtqkFqJ4+tqhDx8V9CxuSo401IQuDvc+RDaieHoSm1m4M12XBtvZPw7o&#10;YTxJ7CPhiXoYq5GZepYWxVRQH0kOwhQXijdtWsBfnA0UlZL7n3uBirPukyVL3i8vLmK2zgs8L6rz&#10;QlhJUCUPnE3bmzDlce/QNC11moZg4Zps1CYpfGY106c4JOFzdGPezuv06vkH2/0GAAD//wMAUEsD&#10;BBQABgAIAAAAIQDokFdw3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EBv&#10;jRwT2cG1HEpKH6BpoVfZ2tgm0spY8k/z9FVO7W2WGWa/KY+rNWzG0feOJOy2CTCkxumeWglfn+/P&#10;B2A+KNLKOEIJP+jhWD0+lKrQbqEPnM+hZbGEfKEkdCEMBee+6dAqv3UDUvQubrQqxHNsuR7VEsut&#10;4WmSZNyqnuKHTg146rC5nicroblNb4dTX8/LLf/O67Uz4kJGyqfN+voCLOAa/sJwx4/oUEWm2k2k&#10;PTMSMrGPW4KEdJ8Cuwd2aSaA1VEJkQOvSv5/Q/ULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAnA04Ht4BAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA6JBXcN4AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset=",7.2pt,,7.2pt">
                 <w:txbxContent>
                   <w:p w14:paraId="69DFAE74" w14:textId="245352AD" w:rsidR="002B40B3" w:rsidRPr="002B40B3" w:rsidRDefault="002B40B3" w:rsidP="002B40B3">
                     <w:pPr>
                       <w:spacing w:after="40"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002B40B3">
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -4929,90 +4929,90 @@
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>2023-24 Call for Nominations</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shape w14:anchorId="0586FC71" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:23.35pt;width:191.55pt;height:55.25pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAC3W2H3wEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/0ySl60bUdBqbhpDG&#10;QBp8gOPYiUXia67dJuXruXa6rsAb4sXytZ1zzzn3ZHM9DT3bK/QGbMWLRc6ZshIaY9uKf/t6/+aK&#10;Mx+EbUQPVlX8oDy/3r5+tRldqZbQQd8oZARifTm6inchuDLLvOzUIPwCnLJ0qQEHEajENmtQjIQ+&#10;9Nkyz9fZCNg4BKm8p9O7+ZJvE77WSobPWnsVWF9x4hbSimmt45ptN6JsUbjOyCMN8Q8sBmEsNT1B&#10;3Ykg2A7NX1CDkQgedFhIGDLQ2kiVNJCaIv9DzVMnnEpayBzvTjb5/wcrH/dP7guyML2HiQaYRHj3&#10;APK7ZxZuO2FbdYMIY6dEQ42LaFk2Ol8eP41W+9JHkHr8BA0NWewCJKBJ4xBdIZ2M0GkAh5PpagpM&#10;0uFy9Xa5vrrgTNLdZV6sLy9SC1E+f+3Qhw8KBhY3FUcaakIX+wcfIhtRPj+JzSzcm75Pg+3tbwf0&#10;MJ4k9pHwTD1M9cRMQ0xi3yimhuZAchDmuFC8adMB/uRspKhU3P/YCVSc9R8tWfKuWK1its4LPC/q&#10;80JYSVAVD5zN29sw53Hn0LQddZqHYOGGbNQmKXxhdaRPcUjCj9GNeTuv06uXH2z7CwAA//8DAFBL&#10;AwQUAAYACAAAACEAgFMKsNsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KjTljZRGqdCRTwABYmrE2+TqPY6ip0f+vQsJziOZjTzTXFcnBUTDqHzpGC9SkAg1d501Cj4/Hh7&#10;ykCEqMlo6wkVfGOAY3l/V+jc+JnecTrHRnAJhVwraGPscylD3aLTYeV7JPYufnA6shwaaQY9c7mz&#10;cpMke+l0R7zQ6h5PLdbX8+gU1LfxNTt11TTf0q+0Wlq7u5BV6vFheTmAiLjEvzD84jM6lMxU+ZFM&#10;EFYBH4kKnvcpCHa32XYNouLYLt2ALAv5n7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AALdbYffAQAAqAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIBTCrDbAAAABwEAAA8AAAAAAAAAAAAAAAAAOQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset=",7.2pt,,7.2pt">
                 <w:txbxContent>
                   <w:p w14:paraId="6F172B38" w14:textId="1704089A" w:rsidR="002B40B3" w:rsidRPr="0009682D" w:rsidRDefault="002B40B3" w:rsidP="002B40B3">
                     <w:pPr>
                       <w:spacing w:after="40"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>2023-24 Call for Nominations</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01472DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB3843CA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8537,51 +8537,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1828671486">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="682055147">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="760683489">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1011376692">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1140197755">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1885096547">
     <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0000511C"/>
@@ -8627,79 +8627,82 @@
     <w:rsid w:val="0046144F"/>
     <w:rsid w:val="004775C1"/>
     <w:rsid w:val="00491355"/>
     <w:rsid w:val="004C4BE1"/>
     <w:rsid w:val="004C54DE"/>
     <w:rsid w:val="004E26B6"/>
     <w:rsid w:val="00505562"/>
     <w:rsid w:val="00511855"/>
     <w:rsid w:val="005244D2"/>
     <w:rsid w:val="00552B1D"/>
     <w:rsid w:val="00571B92"/>
     <w:rsid w:val="005762FB"/>
     <w:rsid w:val="005850FE"/>
     <w:rsid w:val="00631775"/>
     <w:rsid w:val="00636E49"/>
     <w:rsid w:val="006624EE"/>
     <w:rsid w:val="006810A2"/>
     <w:rsid w:val="006871A9"/>
     <w:rsid w:val="006A0792"/>
     <w:rsid w:val="006A0C47"/>
     <w:rsid w:val="006D4F94"/>
     <w:rsid w:val="0071734F"/>
     <w:rsid w:val="00725183"/>
     <w:rsid w:val="00743503"/>
     <w:rsid w:val="007535C4"/>
+    <w:rsid w:val="00753AAF"/>
     <w:rsid w:val="007567F4"/>
     <w:rsid w:val="00795293"/>
+    <w:rsid w:val="007C4019"/>
     <w:rsid w:val="007C599E"/>
     <w:rsid w:val="007E0972"/>
     <w:rsid w:val="007F6F1F"/>
     <w:rsid w:val="00833439"/>
     <w:rsid w:val="00844C84"/>
     <w:rsid w:val="008713A8"/>
     <w:rsid w:val="008966DE"/>
     <w:rsid w:val="008A3ED6"/>
     <w:rsid w:val="008C2980"/>
     <w:rsid w:val="00932E5C"/>
     <w:rsid w:val="00935264"/>
     <w:rsid w:val="00941593"/>
     <w:rsid w:val="00994EB9"/>
     <w:rsid w:val="009A59C8"/>
     <w:rsid w:val="00A176FF"/>
     <w:rsid w:val="00A62305"/>
     <w:rsid w:val="00A667EF"/>
     <w:rsid w:val="00A70F85"/>
     <w:rsid w:val="00A8297F"/>
     <w:rsid w:val="00AC208D"/>
     <w:rsid w:val="00AC4689"/>
     <w:rsid w:val="00AD0276"/>
     <w:rsid w:val="00AF51DD"/>
     <w:rsid w:val="00B4557D"/>
     <w:rsid w:val="00B56C74"/>
     <w:rsid w:val="00B57AA2"/>
     <w:rsid w:val="00B67210"/>
+    <w:rsid w:val="00B826D4"/>
     <w:rsid w:val="00BE413A"/>
     <w:rsid w:val="00C0207B"/>
     <w:rsid w:val="00C062FD"/>
     <w:rsid w:val="00C46786"/>
     <w:rsid w:val="00C94AF1"/>
     <w:rsid w:val="00C96EF9"/>
     <w:rsid w:val="00CA0813"/>
     <w:rsid w:val="00CC3D3C"/>
     <w:rsid w:val="00CD5461"/>
     <w:rsid w:val="00CE3B2B"/>
     <w:rsid w:val="00D03DB3"/>
     <w:rsid w:val="00D0756E"/>
     <w:rsid w:val="00D277F3"/>
     <w:rsid w:val="00D72AB1"/>
     <w:rsid w:val="00D76A2C"/>
     <w:rsid w:val="00D942F2"/>
     <w:rsid w:val="00D9552E"/>
     <w:rsid w:val="00D95951"/>
     <w:rsid w:val="00DB7F4B"/>
     <w:rsid w:val="00DC2E2B"/>
     <w:rsid w:val="00DD194D"/>
     <w:rsid w:val="00DE3A8D"/>
     <w:rsid w:val="00DE6C16"/>
     <w:rsid w:val="00DF0C5F"/>
     <w:rsid w:val="00E15AA2"/>
@@ -9697,63 +9700,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000D99CC9D088E8749971BE5E4DFAAAC26" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="43230a32b898b47b39dc6f06da54267e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e1d1f964-45b3-4015-9caa-f7891bf7ffe1" xmlns:ns3="3adb0ca3-6aed-498b-a868-7ea0b699adef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f031f20095a697c44c3318161ccde447" ns2:_="" ns3:_="">
     <xsd:import namespace="e1d1f964-45b3-4015-9caa-f7891bf7ffe1"/>
     <xsd:import namespace="3adb0ca3-6aed-498b-a868-7ea0b699adef"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -9958,81 +9948,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA458F3D-3408-4812-89A0-1ED61A6B6837}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e1d1f964-45b3-4015-9caa-f7891bf7ffe1"/>
     <ds:schemaRef ds:uri="3adb0ca3-6aed-498b-a868-7ea0b699adef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00B871AA-759D-47C1-9BC8-EA65264D1894}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62AA822F-E07D-448B-9834-A38872CF1943}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>646</Words>
   <Characters>3685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>